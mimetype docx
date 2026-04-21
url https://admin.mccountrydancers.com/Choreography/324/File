--- v0 (2025-12-16)
+++ v1 (2026-04-21)
@@ -316,51 +316,73 @@
             <w:r w:rsidRPr="00CB2969">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                         </w:t>
             </w:r>
             <w:r w:rsidR="004E713A" w:rsidRPr="00CB2969">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC03C9" w:rsidRPr="00CB2969">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sonia Daigle, Raphaëlle Mainville,Daniel Garneau, Claude Dufresne &amp;</w:t>
+              <w:t xml:space="preserve">Sonia Daigle, Raphaëlle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00AC03C9" w:rsidRPr="00CB2969">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mainville,Daniel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AC03C9" w:rsidRPr="00CB2969">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Garneau, Claude Dufresne &amp;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="795AE713" w14:textId="46929E60" w:rsidR="00C01059" w:rsidRPr="00CB2969" w:rsidRDefault="00CB2969" w:rsidP="00CB2969">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2969">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                          </w:t>
             </w:r>
             <w:r w:rsidR="00AC03C9" w:rsidRPr="00CB2969">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
@@ -1212,57 +1234,67 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1&amp;2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9676" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B0D0A54" w14:textId="743A9BC2" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00DE2D82" w:rsidP="00DE2D82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Shuffle à droite PD</w:t>
+              <w:t>Shuffle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à droite PD</w:t>
             </w:r>
             <w:r w:rsidR="00B3397C" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> PG</w:t>
             </w:r>
             <w:r w:rsidR="00B3397C" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
@@ -1405,57 +1437,67 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5&amp;6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9676" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B12F4B3" w14:textId="27102CE9" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00DE2D82" w:rsidP="00DE2D82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shuffle </w:t>
+              <w:t>Shuffle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009243F8" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">vant </w:t>
             </w:r>
             <w:r w:rsidR="001F06A5" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>¾</w:t>
             </w:r>
@@ -1762,68 +1804,81 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cross, Rock</w:t>
       </w:r>
       <w:r w:rsidR="00CB288B" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Back</w:t>
       </w:r>
       <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>, Shuffle Fwd</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, Shuffle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Fwd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="708" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="9676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE2D82" w:rsidRPr="00105366" w14:paraId="1D80BBC8" w14:textId="77777777" w:rsidTr="008E2BA8">
+      <w:tr w:rsidR="00DE2D82" w:rsidRPr="003F769D" w14:paraId="1D80BBC8" w14:textId="77777777" w:rsidTr="008E2BA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="629354AF" w14:textId="04711A1A" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00DE2D82" w:rsidP="00DE2D82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9676" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4924A2A7" w14:textId="2591A287" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00DE2D82" w:rsidP="00DE2D82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1846,100 +1901,140 @@
               </w:rPr>
               <w:t xml:space="preserve">F: Side Rock, Behind Side </w:t>
             </w:r>
             <w:r w:rsidR="00CB288B" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross, </w:t>
             </w:r>
             <w:r w:rsidR="00896B71" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Step Fwd, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CB288B" w:rsidRPr="00C03E4E">
+              <w:t xml:space="preserve">Step </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00896B71" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Pivot</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C03E4E">
+              <w:t>Fwd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00896B71" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00326D78" w:rsidRPr="00C03E4E">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB288B" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>½</w:t>
+              <w:t>Pivot</w:t>
             </w:r>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Turn, Shuffle Fwd</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00326D78" w:rsidRPr="00C03E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>½</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Turn, Shuffle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C03E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Fwd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w14:paraId="049DC3BD" w14:textId="77777777" w:rsidTr="008E2BA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EB0BCB3" w14:textId="77777777" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00DE2D82" w:rsidP="00DE2D82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
@@ -2465,125 +2560,172 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9676" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A1ED49C" w14:textId="3A0DB008" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00DE2D82" w:rsidP="00DE2D82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shuffle </w:t>
+              <w:t>Shuffle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E37E92" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">avant PG, PD, PG  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76E06D4E" w14:textId="77777777" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00DE2D82" w:rsidP="00DE2D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ACE3BAE" w14:textId="6AEE9201" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00E13CCD" w:rsidP="00DE2D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">17-24             </w:t>
+        <w:t xml:space="preserve">17-24           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C03E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Walk, Walk, Shuffle</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Walk, Walk, Shuffle</w:t>
       </w:r>
       <w:r w:rsidR="00A95DD9" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fwd</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A95DD9" w:rsidRPr="00C03E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Fwd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>) x</w:t>
       </w:r>
       <w:r w:rsidR="00A95DD9" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2673,57 +2815,67 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3&amp;4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9676" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A0B8A97" w14:textId="7895E3BB" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00DE2D82" w:rsidP="00DE2D82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shuffle </w:t>
+              <w:t>Shuffle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A95DD9" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">avant </w:t>
             </w:r>
             <w:r w:rsidR="003B4F68" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">PD, PG, PD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w14:paraId="07FCB504" w14:textId="77777777" w:rsidTr="00E13CCD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
@@ -2785,57 +2937,67 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7&amp;8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9676" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B1E8C35" w14:textId="2275660A" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00DE2D82" w:rsidP="00DE2D82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shuffle </w:t>
+              <w:t>Shuffle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003B4F68" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">avant PG, PD, PG  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07680F3E" w14:textId="77777777" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00DE2D82" w:rsidP="00DE2D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="132ADD54" w14:textId="2583B530" w:rsidR="006F13E9" w:rsidRPr="00C03E4E" w:rsidRDefault="00E13CCD" w:rsidP="00DE2D82">
@@ -2891,51 +3053,75 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Side,</w:t>
       </w:r>
       <w:r w:rsidR="00D40EE9" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Together, Shuffle Fwd, </w:t>
+        <w:t xml:space="preserve">Together, Shuffle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Fwd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D40EE9" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>½</w:t>
       </w:r>
       <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Turn, </w:t>
       </w:r>
       <w:r w:rsidR="002159AD">
         <w:rPr>
@@ -2995,51 +3181,77 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E13CCD" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">F: Side, Together, Shuffle Fwd, </w:t>
+        <w:t xml:space="preserve">F: Side, Together, Shuffle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Fwd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>½</w:t>
       </w:r>
       <w:r w:rsidR="00DE2D82" w:rsidRPr="00C03E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Turn</w:t>
       </w:r>
@@ -3225,57 +3437,67 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3&amp;4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9676" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="364018F8" w14:textId="2CAF64CF" w:rsidR="00DE2D82" w:rsidRPr="00C03E4E" w:rsidRDefault="00DE2D82" w:rsidP="00DE2D82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shuffle </w:t>
+              <w:t>Shuffle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C03E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE4A62" w:rsidRPr="00C03E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">avant PD, PG, PD  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B9C08B4" w14:textId="07B30867" w:rsidR="00DE2D82" w:rsidRPr="00E13CCD" w:rsidRDefault="00E13CCD" w:rsidP="00DE2D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03E4E">
         <w:rPr>
@@ -3323,57 +3545,67 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2D82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9676" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5777ED0E" w14:textId="5DCC378F" w:rsidR="00DE2D82" w:rsidRPr="00DE2D82" w:rsidRDefault="001B3FD3" w:rsidP="00DE2D82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">½ </w:t>
+              <w:t>½</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00931EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">tour à droite </w:t>
             </w:r>
             <w:r w:rsidR="00DE2D82" w:rsidRPr="00DE2D82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">PG </w:t>
             </w:r>
             <w:r w:rsidR="00ED3153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>arrière</w:t>
             </w:r>
@@ -3735,92 +3967,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00353A5D" w:rsidRPr="00353A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1-</w:t>
       </w:r>
       <w:r w:rsidR="00353A5D" w:rsidRPr="006C01C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">4                 </w:t>
+        <w:t xml:space="preserve">4              </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00353A5D" w:rsidRPr="006C01C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="006C01C4" w:rsidRPr="006C01C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006C01C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00DE2D82" w:rsidRPr="006C01C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">oe </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0073798F" w:rsidRPr="006C01C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tap</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C01C4" w:rsidRPr="006C01C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) x 4</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="708" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="9676"/>
       </w:tblGrid>
@@ -3931,61 +4177,61 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D0189B" w:rsidRPr="00DE2D82" w:rsidSect="002E6E32">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="142" w:right="720" w:bottom="720" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15FBB0C2" w14:textId="77777777" w:rsidR="001C4F34" w:rsidRDefault="001C4F34" w:rsidP="008D40E7">
+    <w:p w14:paraId="52CCCBFA" w14:textId="77777777" w:rsidR="00BC1229" w:rsidRDefault="00BC1229" w:rsidP="008D40E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12F2033E" w14:textId="77777777" w:rsidR="001C4F34" w:rsidRDefault="001C4F34" w:rsidP="008D40E7">
+    <w:p w14:paraId="1C59AAB1" w14:textId="77777777" w:rsidR="00BC1229" w:rsidRDefault="00BC1229" w:rsidP="008D40E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4062,105 +4308,106 @@
       </w:rPr>
       <w:t>mccountrydancers.com</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="62A2C4F1" w14:textId="77777777" w:rsidR="008D40E7" w:rsidRDefault="008D40E7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="241C3B0B" w14:textId="77777777" w:rsidR="008D40E7" w:rsidRDefault="008D40E7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C38BD6A" w14:textId="77777777" w:rsidR="001C4F34" w:rsidRDefault="001C4F34" w:rsidP="008D40E7">
+    <w:p w14:paraId="681D3597" w14:textId="77777777" w:rsidR="00BC1229" w:rsidRDefault="00BC1229" w:rsidP="008D40E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="796DA325" w14:textId="77777777" w:rsidR="001C4F34" w:rsidRDefault="001C4F34" w:rsidP="008D40E7">
+    <w:p w14:paraId="166CDF5F" w14:textId="77777777" w:rsidR="00BC1229" w:rsidRDefault="00BC1229" w:rsidP="008D40E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="450BBD3E" w14:textId="1B52DCCB" w:rsidR="008D40E7" w:rsidRDefault="008D40E7">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E1627C8" w14:textId="54ED2AD7" w:rsidR="008D40E7" w:rsidRDefault="008D40E7">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="196B68DD" w14:textId="041E5942" w:rsidR="008D40E7" w:rsidRDefault="008D40E7">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA4EF9"/>
     <w:rsid w:val="000003B8"/>
@@ -4260,50 +4507,51 @@
     <w:rsid w:val="00326D78"/>
     <w:rsid w:val="00332324"/>
     <w:rsid w:val="00340B81"/>
     <w:rsid w:val="00344DDF"/>
     <w:rsid w:val="0034508E"/>
     <w:rsid w:val="00353222"/>
     <w:rsid w:val="00353A5D"/>
     <w:rsid w:val="003549BE"/>
     <w:rsid w:val="003578F9"/>
     <w:rsid w:val="00371786"/>
     <w:rsid w:val="00381BED"/>
     <w:rsid w:val="00391DFE"/>
     <w:rsid w:val="00394978"/>
     <w:rsid w:val="00394A2C"/>
     <w:rsid w:val="003A321A"/>
     <w:rsid w:val="003A4DAB"/>
     <w:rsid w:val="003A6933"/>
     <w:rsid w:val="003B39BB"/>
     <w:rsid w:val="003B4F68"/>
     <w:rsid w:val="003B661A"/>
     <w:rsid w:val="003C035A"/>
     <w:rsid w:val="003D7D37"/>
     <w:rsid w:val="003E1EEA"/>
     <w:rsid w:val="003F0B7F"/>
     <w:rsid w:val="003F456A"/>
+    <w:rsid w:val="003F769D"/>
     <w:rsid w:val="00404F0C"/>
     <w:rsid w:val="00406B54"/>
     <w:rsid w:val="004107AD"/>
     <w:rsid w:val="00415E85"/>
     <w:rsid w:val="004438AE"/>
     <w:rsid w:val="00460097"/>
     <w:rsid w:val="0046194C"/>
     <w:rsid w:val="0046472F"/>
     <w:rsid w:val="00472820"/>
     <w:rsid w:val="00484A6A"/>
     <w:rsid w:val="004A082E"/>
     <w:rsid w:val="004A156E"/>
     <w:rsid w:val="004C371D"/>
     <w:rsid w:val="004D1F16"/>
     <w:rsid w:val="004D7E92"/>
     <w:rsid w:val="004E713A"/>
     <w:rsid w:val="004F4439"/>
     <w:rsid w:val="004F75FD"/>
     <w:rsid w:val="005114BA"/>
     <w:rsid w:val="0051167C"/>
     <w:rsid w:val="00511D14"/>
     <w:rsid w:val="00511E50"/>
     <w:rsid w:val="00512390"/>
     <w:rsid w:val="00517B65"/>
     <w:rsid w:val="00521EC5"/>
@@ -4412,180 +4660,185 @@
     <w:rsid w:val="008E0C29"/>
     <w:rsid w:val="008E1823"/>
     <w:rsid w:val="008E2BA8"/>
     <w:rsid w:val="008F3351"/>
     <w:rsid w:val="0090044C"/>
     <w:rsid w:val="00906BE7"/>
     <w:rsid w:val="00923219"/>
     <w:rsid w:val="009243F8"/>
     <w:rsid w:val="009263D0"/>
     <w:rsid w:val="00931EB4"/>
     <w:rsid w:val="00934E15"/>
     <w:rsid w:val="00936889"/>
     <w:rsid w:val="00943624"/>
     <w:rsid w:val="00944EC8"/>
     <w:rsid w:val="00946242"/>
     <w:rsid w:val="00951A4B"/>
     <w:rsid w:val="009623F8"/>
     <w:rsid w:val="00970B46"/>
     <w:rsid w:val="009810E1"/>
     <w:rsid w:val="00991874"/>
     <w:rsid w:val="00994357"/>
     <w:rsid w:val="009A08A5"/>
     <w:rsid w:val="009A1B99"/>
     <w:rsid w:val="009B2D49"/>
     <w:rsid w:val="009B3E5B"/>
+    <w:rsid w:val="009C100C"/>
     <w:rsid w:val="009C148A"/>
     <w:rsid w:val="009D08E1"/>
     <w:rsid w:val="009E2C96"/>
     <w:rsid w:val="009E59CE"/>
     <w:rsid w:val="009E670C"/>
     <w:rsid w:val="009F2515"/>
     <w:rsid w:val="009F3F15"/>
     <w:rsid w:val="00A009FB"/>
     <w:rsid w:val="00A05354"/>
     <w:rsid w:val="00A2574A"/>
     <w:rsid w:val="00A45B02"/>
     <w:rsid w:val="00A62A93"/>
     <w:rsid w:val="00A653B7"/>
     <w:rsid w:val="00A66BC2"/>
     <w:rsid w:val="00A714E4"/>
     <w:rsid w:val="00A80BB9"/>
     <w:rsid w:val="00A95DD9"/>
     <w:rsid w:val="00AA1EFB"/>
     <w:rsid w:val="00AA255A"/>
     <w:rsid w:val="00AA5B6B"/>
     <w:rsid w:val="00AB1999"/>
     <w:rsid w:val="00AC03C9"/>
     <w:rsid w:val="00AC341D"/>
     <w:rsid w:val="00AC39E8"/>
     <w:rsid w:val="00AD596C"/>
     <w:rsid w:val="00AD6448"/>
     <w:rsid w:val="00AD7D8B"/>
     <w:rsid w:val="00AE2217"/>
     <w:rsid w:val="00AF3262"/>
     <w:rsid w:val="00B1402B"/>
     <w:rsid w:val="00B16177"/>
     <w:rsid w:val="00B2032A"/>
     <w:rsid w:val="00B262CA"/>
     <w:rsid w:val="00B3397C"/>
     <w:rsid w:val="00B35B46"/>
     <w:rsid w:val="00B42B5A"/>
     <w:rsid w:val="00B47253"/>
     <w:rsid w:val="00B5003B"/>
     <w:rsid w:val="00B5004E"/>
     <w:rsid w:val="00B55FE9"/>
     <w:rsid w:val="00B62D58"/>
     <w:rsid w:val="00B63413"/>
     <w:rsid w:val="00B80A44"/>
     <w:rsid w:val="00B81A3C"/>
     <w:rsid w:val="00B92746"/>
     <w:rsid w:val="00B95DF1"/>
     <w:rsid w:val="00BB3573"/>
     <w:rsid w:val="00BB5C71"/>
     <w:rsid w:val="00BB7778"/>
     <w:rsid w:val="00BC0433"/>
+    <w:rsid w:val="00BC1229"/>
     <w:rsid w:val="00BC575B"/>
     <w:rsid w:val="00BE6A00"/>
     <w:rsid w:val="00BF1CF1"/>
     <w:rsid w:val="00BF6D7F"/>
     <w:rsid w:val="00C01059"/>
     <w:rsid w:val="00C03E4E"/>
     <w:rsid w:val="00C074FA"/>
     <w:rsid w:val="00C136F5"/>
     <w:rsid w:val="00C2781C"/>
     <w:rsid w:val="00C278B8"/>
     <w:rsid w:val="00C32359"/>
     <w:rsid w:val="00C524A3"/>
     <w:rsid w:val="00C551B1"/>
     <w:rsid w:val="00C55BFE"/>
     <w:rsid w:val="00C7163D"/>
     <w:rsid w:val="00C746C4"/>
     <w:rsid w:val="00C754E9"/>
     <w:rsid w:val="00C87362"/>
     <w:rsid w:val="00C94D42"/>
     <w:rsid w:val="00C9679E"/>
     <w:rsid w:val="00CA1D79"/>
     <w:rsid w:val="00CA25CE"/>
     <w:rsid w:val="00CA2FC5"/>
     <w:rsid w:val="00CA5114"/>
     <w:rsid w:val="00CB288B"/>
     <w:rsid w:val="00CB2969"/>
     <w:rsid w:val="00CB33FA"/>
+    <w:rsid w:val="00CB35AF"/>
     <w:rsid w:val="00CC09B5"/>
     <w:rsid w:val="00CC1511"/>
     <w:rsid w:val="00CC3BBA"/>
     <w:rsid w:val="00CC57D5"/>
+    <w:rsid w:val="00CD0692"/>
     <w:rsid w:val="00CD503E"/>
     <w:rsid w:val="00CD5151"/>
     <w:rsid w:val="00CD70CD"/>
     <w:rsid w:val="00CE2F87"/>
     <w:rsid w:val="00CE4A62"/>
     <w:rsid w:val="00CF3040"/>
     <w:rsid w:val="00D0189B"/>
     <w:rsid w:val="00D0476D"/>
     <w:rsid w:val="00D05314"/>
     <w:rsid w:val="00D05459"/>
     <w:rsid w:val="00D05DEE"/>
     <w:rsid w:val="00D067A7"/>
     <w:rsid w:val="00D12B58"/>
     <w:rsid w:val="00D1458B"/>
     <w:rsid w:val="00D2167D"/>
     <w:rsid w:val="00D30253"/>
     <w:rsid w:val="00D31085"/>
     <w:rsid w:val="00D33D6F"/>
     <w:rsid w:val="00D40EE9"/>
     <w:rsid w:val="00D43BAA"/>
     <w:rsid w:val="00D470A5"/>
     <w:rsid w:val="00D549D5"/>
     <w:rsid w:val="00D54BBE"/>
     <w:rsid w:val="00D5545D"/>
     <w:rsid w:val="00D64AD1"/>
     <w:rsid w:val="00D730A1"/>
     <w:rsid w:val="00D774C2"/>
     <w:rsid w:val="00D848AF"/>
     <w:rsid w:val="00D96C29"/>
     <w:rsid w:val="00D96E90"/>
     <w:rsid w:val="00DA06D7"/>
     <w:rsid w:val="00DB6FA0"/>
     <w:rsid w:val="00DD22FB"/>
     <w:rsid w:val="00DE2D82"/>
     <w:rsid w:val="00DE34BE"/>
     <w:rsid w:val="00DF60D3"/>
     <w:rsid w:val="00E13CCD"/>
     <w:rsid w:val="00E20013"/>
     <w:rsid w:val="00E37E92"/>
     <w:rsid w:val="00E4121A"/>
     <w:rsid w:val="00E52DE5"/>
     <w:rsid w:val="00E54872"/>
     <w:rsid w:val="00E65967"/>
     <w:rsid w:val="00E960CB"/>
     <w:rsid w:val="00EB78F9"/>
     <w:rsid w:val="00EC7E78"/>
     <w:rsid w:val="00ED0CDB"/>
     <w:rsid w:val="00ED3153"/>
     <w:rsid w:val="00ED561F"/>
+    <w:rsid w:val="00ED7A87"/>
     <w:rsid w:val="00ED7F9C"/>
     <w:rsid w:val="00EF04BE"/>
     <w:rsid w:val="00EF4034"/>
     <w:rsid w:val="00F00D2C"/>
     <w:rsid w:val="00F02D35"/>
     <w:rsid w:val="00F20B8C"/>
     <w:rsid w:val="00F22B25"/>
     <w:rsid w:val="00F25428"/>
     <w:rsid w:val="00F25658"/>
     <w:rsid w:val="00F26239"/>
     <w:rsid w:val="00F34A82"/>
     <w:rsid w:val="00F47994"/>
     <w:rsid w:val="00F52364"/>
     <w:rsid w:val="00F53BD8"/>
     <w:rsid w:val="00F65E9A"/>
     <w:rsid w:val="00F73F37"/>
     <w:rsid w:val="00F91D6F"/>
     <w:rsid w:val="00F9390D"/>
     <w:rsid w:val="00FA4EF9"/>
     <w:rsid w:val="00FA768B"/>
     <w:rsid w:val="00FB0A05"/>
     <w:rsid w:val="00FB0EDF"/>
     <w:rsid w:val="00FB76A2"/>
     <w:rsid w:val="00FE0354"/>
     <w:rsid w:val="00FE47B3"/>
@@ -5999,70 +6252,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F2CC2E3-BE84-4751-A6E6-5B4D1E46438A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>364</Words>
-  <Characters>2003</Characters>
+  <Words>350</Words>
+  <Characters>2017</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>126</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2363</CharactersWithSpaces>
+  <CharactersWithSpaces>2296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Michel Poirier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>